--- v0 (2025-12-19)
+++ v1 (2026-11-04)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
@@ -301,63 +300,52 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmo, además, que el texto podrá publicarse bajo una licencia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creative </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Creative Commons</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> para su divulgación en línea, en acceso abierto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, si la </w:t>
       </w:r>
@@ -568,61 +556,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C57503">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12242" w:h="15842"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09F165DE" w14:textId="77777777" w:rsidR="00B567E1" w:rsidRDefault="00B567E1">
+    <w:p w14:paraId="37B3E674" w14:textId="77777777" w:rsidR="00AA0121" w:rsidRDefault="00AA0121">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FDBD4B8" w14:textId="77777777" w:rsidR="00B567E1" w:rsidRDefault="00B567E1">
+    <w:p w14:paraId="197ECE0A" w14:textId="77777777" w:rsidR="00AA0121" w:rsidRDefault="00AA0121">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -725,61 +713,61 @@
   <w:p w14:paraId="35BCFBD5" w14:textId="77777777" w:rsidR="00C57503" w:rsidRDefault="00C57503">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E22B828" w14:textId="77777777" w:rsidR="00B567E1" w:rsidRDefault="00B567E1">
+    <w:p w14:paraId="71A2B9B7" w14:textId="77777777" w:rsidR="00AA0121" w:rsidRDefault="00AA0121">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337977AB" w14:textId="77777777" w:rsidR="00B567E1" w:rsidRDefault="00B567E1">
+    <w:p w14:paraId="5BF44B53" w14:textId="77777777" w:rsidR="00AA0121" w:rsidRDefault="00AA0121">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="48085381" w14:textId="77777777" w:rsidR="00C57503" w:rsidRDefault="0025026B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -791,307 +779,194 @@
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> La </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">revista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>se publica en acceso abierto y el autoarchivo, en la versión del editor, en repositorios institucionales, académicos o profesionales están permitidos, al igual que los reusos que los autores consideren para propósitos educativos, científicos, académicos o profesionales, de preferencia, indicando la cita completa al artículo publicado en la revista e incluyendo su doi (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>reusos</w:t>
-[...67 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>digital object identifier</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="02785914" w14:textId="77777777" w:rsidR="00C57503" w:rsidRDefault="0025026B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esta cesión debe ser firmada por el autor de correspondencia y por todos los autores.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4738DDD0" w14:textId="77777777" w:rsidR="00C57503" w:rsidRDefault="0025026B">
+  <w:p w14:paraId="4738DDD0" w14:textId="424CC986" w:rsidR="00C57503" w:rsidRDefault="0025026B">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="66D896E6" wp14:editId="1E21EE0B">
           <wp:extent cx="428719" cy="992823"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="image2.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="428719" cy="992823"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...46 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="78"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C57503"/>
     <w:rsid w:val="000D783C"/>
     <w:rsid w:val="0016458F"/>
     <w:rsid w:val="0025026B"/>
+    <w:rsid w:val="00712658"/>
+    <w:rsid w:val="00AA0121"/>
     <w:rsid w:val="00B567E1"/>
     <w:rsid w:val="00C57503"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2010,59 +1885,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>