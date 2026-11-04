--- v0 (2025-12-19)
+++ v1 (2026-11-04)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
@@ -167,62 +166,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por voluntad propia, he decidido someter el texto mencionado al proceso de evaluación y probable publicación en la </w:t>
       </w:r>
       <w:r w:rsidR="0011377F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ev</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">ista de </w:t>
+        <w:t xml:space="preserve">evista de </w:t>
       </w:r>
       <w:r w:rsidR="0011377F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iencias</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -256,69 +244,51 @@
     <w:p w14:paraId="09E44651" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaro haber hecho uso correcto del derecho de cita, citando y referenciando aquellos </w:t>
-[...17 lines deleted...]
-        <w:t>de la investigación) es motivo de rechazo del manuscrito</w:t>
+        <w:t>Declaro haber hecho uso correcto del derecho de cita, citando y referenciando aquellos elementos que no son de mi autoría. Reconozco que incurrir en alguna forma de plagio (plagio directo, autoplagio) o uso incorrecto de IA para la creación de contenido del artículo (datos de investigación, metodologías, imágenes derivadas de los resultados de la investigación) es motivo de rechazo del manuscrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156A4BCC" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -411,60 +381,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y a la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Universidad del Valle, con el compromiso, además, de atender todas la</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">s observaciones, correcciones y ajustes que sean necesarios para lograr su publicación. </w:t>
+        <w:t xml:space="preserve">Universidad del Valle, con el compromiso, además, de atender todas las observaciones, correcciones y ajustes que sean necesarios para lograr su publicación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CA3F30" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E6DEC5" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -514,60 +475,51 @@
     <w:p w14:paraId="097228AE" w14:textId="563DC732" w:rsidR="0011377F" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Además, hago constar que he leído y acepto las políticas editoriales de la revista declaradas en su siti</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">o web: </w:t>
+        <w:t xml:space="preserve">Además, hago constar que he leído y acepto las políticas editoriales de la revista declaradas en su sitio web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0011377F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://revistaciencias.univalle.edu.co/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53130205" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -709,60 +661,51 @@
     </w:p>
     <w:p w14:paraId="4A956388" w14:textId="506DB9C8" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Documento de identificació</w:t>
-[...8 lines deleted...]
-        <w:t>n</w:t>
+        <w:t>Documento de identificación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60184859" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
@@ -1011,65 +954,51 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Implicaciones éticas:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="720A3ECF" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Si la investigación que a</w:t>
-[...13 lines deleted...]
-              <w:t>ación.</w:t>
+              <w:t>Si la investigación que antecede a este artículo implica algún tipo de manejo de información sensible o personal, o si tiene algún tipo de intervención en animales o seres humanos, se debe declarar, y sus implicaciones en la metodología o en el desarrollo particular de la investigación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E186FC2" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1197,94 +1126,71 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>/es:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C09A58B" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Indique los roles que mejor representen sus contribuciones</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="692076A6" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
+              <w:t>Indique los roles que mejor representen sus contribuciones en la investigación, escritura y revisión de su manuscrito, de acuerdo con la taxonomía que establece CRedIT y que se puede consultar en el siguiente enlace:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692076A6" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00116BB5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8">
-              <w:r>
+              <w:r w:rsidR="00827E5C">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://credit.niso.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1D749E24" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
@@ -1378,59 +1284,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3022E3C6" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Como mínimo se deben mencionar los siguientes roles</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Como mínimo se deben mencionar los siguientes roles:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45890037" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-Escritura (preparación del borrador original)</w:t>
             </w:r>
           </w:p>
@@ -1683,58 +1581,51 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Autor de correspondencia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40CB35B4" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indique el nombre, correo electrónico y dirección física de la institución del autor que está a cargo de </w:t>
-[...6 lines deleted...]
-              <w:t>la comunicación con la revista y que responde a las solicitudes del proceso editorial del artículo.</w:t>
+              <w:t>Indique el nombre, correo electrónico y dirección física de la institución del autor que está a cargo de la comunicación con la revista y que responde a las solicitudes del proceso editorial del artículo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ED816ED" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1770,67 +1661,51 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Declaración de uso de inteligencia artificial</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1790000E" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indique si se utilizó alguna herramienta de inteligencia artificial generativa (como </w:t>
-[...15 lines deleted...]
-              <w:t>) en la elaboración del artículo y cuál fue la finalidad de uso (revisión de estilo, corrección gramatical o traducción)</w:t>
+              <w:t>Indique si se utilizó alguna herramienta de inteligencia artificial generativa (como ChatGPT) en la elaboración del artículo y cuál fue la finalidad de uso (revisión de estilo, corrección gramatical o traducción)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A5ED927" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -1886,90 +1761,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.hzhmudh35g1" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6F97761F" w14:textId="1B0FAFE5" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito)</w:t>
-[...38 lines deleted...]
-        <w:t>) de Colombia.</w:t>
+        <w:t>Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito) en el sistema de Indexación Nacional Publindex, del Ministerio de Ciencia, Tecnología e Innovación (Minciencias) de Colombia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DB98CB" w14:textId="77777777" w:rsidR="0011377F" w:rsidRDefault="0011377F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
@@ -2403,67 +2239,51 @@
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E6E1A46" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enlace </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> actualizado </w:t>
+              <w:t xml:space="preserve">Enlace CVlac actualizado </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F2DF00" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(solo para autores colombianos)</w:t>
             </w:r>
           </w:p>
@@ -2707,61 +2527,61 @@
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF1EE6">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12242" w:h="15842"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F7FCF4D" w14:textId="77777777" w:rsidR="00827E5C" w:rsidRDefault="00827E5C">
+    <w:p w14:paraId="50731BAD" w14:textId="77777777" w:rsidR="00116BB5" w:rsidRDefault="00116BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0437FCAD" w14:textId="77777777" w:rsidR="00827E5C" w:rsidRDefault="00827E5C">
+    <w:p w14:paraId="02BFA052" w14:textId="77777777" w:rsidR="00116BB5" w:rsidRDefault="00116BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2900,111 +2720,102 @@
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5461C3A7" w14:textId="77777777" w:rsidR="00827E5C" w:rsidRDefault="00827E5C">
+    <w:p w14:paraId="515658E1" w14:textId="77777777" w:rsidR="00116BB5" w:rsidRDefault="00116BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00DED349" w14:textId="77777777" w:rsidR="00827E5C" w:rsidRDefault="00827E5C">
+    <w:p w14:paraId="27768E87" w14:textId="77777777" w:rsidR="00116BB5" w:rsidRDefault="00116BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="612DB86E" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Si el manuscrito tiene imágenes, figuras o algún texto para el que sea necesario un permiso de reúso o reproducción, aquí se debe hacer la salvedad y afirmar que se cuenta con las debidas autorizaciones y relacionar de qué obras se trata. Tales autorizaci</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ones deben enviarse como adjunto a esta carta. </w:t>
+        <w:t xml:space="preserve"> Si el manuscrito tiene imágenes, figuras o algún texto para el que sea necesario un permiso de reúso o reproducción, aquí se debe hacer la salvedad y afirmar que se cuenta con las debidas autorizaciones y relacionar de qué obras se trata. Tales autorizaciones deben enviarse como adjunto a esta carta. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="32094F38" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -3031,60 +2842,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Esta carta de compromiso debe ser firmada p</w:t>
-[...8 lines deleted...]
-        <w:t>or el autor de correspondencia y por todos los autores.</w:t>
+        <w:t xml:space="preserve"> Esta carta de compromiso debe ser firmada por el autor de correspondencia y por todos los autores.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="31795711" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -3110,69 +2912,60 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Todo contenido generado por IA debe ser supervisado, editado y validado</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> por los autores. La responsabilidad del contenido recae exclusivamente en los firmantes.</w:t>
+        <w:t xml:space="preserve"> Todo contenido generado por IA debe ser supervisado, editado y validado por los autores. La responsabilidad del contenido recae exclusivamente en los firmantes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26190900" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
+  <w:p w14:paraId="26190900" w14:textId="08828347" w:rsidR="00AF1EE6" w:rsidRDefault="00827E5C">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="1D01FE5B" wp14:editId="7087B675">
           <wp:extent cx="428719" cy="992823"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="image1.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3180,150 +2973,104 @@
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="428719" cy="992823"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
-[...46 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="297B1ADF" w14:textId="77777777" w:rsidR="00AF1EE6" w:rsidRDefault="00AF1EE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="78"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF1EE6"/>
     <w:rsid w:val="0011377F"/>
+    <w:rsid w:val="00116BB5"/>
     <w:rsid w:val="005B14CE"/>
+    <w:rsid w:val="006D509A"/>
     <w:rsid w:val="00827E5C"/>
     <w:rsid w:val="00AF1EE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4296,59 +4043,62 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaciencias.univalle.edu.co/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4613,50 +4363,50 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi7h8SDvWL0mMzbP6AyyqKhugZSRw==">CgMxLjAyDWguaHpobXVkaDM1ZzE4AHIhMVVyeDFpUFZJVTlUYVp1aHBQLVBKeGRhcmVEU1drRDdz</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>742</Words>
-  <Characters>4085</Characters>
+  <Characters>4084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4818</CharactersWithSpaces>
+  <CharactersWithSpaces>4817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>